--- v0 (2025-11-10)
+++ v1 (2026-05-31)
@@ -1,2207 +1,2292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...26 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483659" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...1 lines deleted...]
-    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="9144000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="000000"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="000000"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1242" y="84"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2160" orient="horz"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3038475" cy="465137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970337" y="0"/>
             <a:ext cx="3038475" cy="465137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1181100" y="696912"/>
             <a:ext cx="4648200" cy="3486150"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701675" y="4416425"/>
             <a:ext cx="5607050" cy="4183062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8829675"/>
             <a:ext cx="3038475" cy="465137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970337" y="8829675"/>
             <a:ext cx="3038475" cy="465137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="1" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701675" y="4416425"/>
             <a:ext cx="5607050" cy="4183062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1181100" y="696912"/>
+            <a:off x="1181100" y="696913"/>
             <a:ext cx="4648200" cy="3486150"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="1" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="211" name="Google Shape;211;p2:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1181100" y="696912"/>
-            <a:ext cx="4648200" cy="3486300"/>
+            <a:off x="1181100" y="696913"/>
+            <a:ext cx="4648200" cy="3486150"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="524288"/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="212" name="Google Shape;212;p2:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701675" y="4416425"/>
             <a:ext cx="5607000" cy="4183200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p2:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970337" y="8829675"/>
             <a:ext cx="3038400" cy="465000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="1" name="Shape 219"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="220" name="Google Shape;220;p3:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701675" y="4416425"/>
             <a:ext cx="5607000" cy="4183200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="221" name="Google Shape;221;p3:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1181100" y="696912"/>
-            <a:ext cx="4648200" cy="3486300"/>
+            <a:off x="1181100" y="696913"/>
+            <a:ext cx="4648200" cy="3486150"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -2214,89 +2299,91 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="16" name="Google Shape;16;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -2383,76 +2470,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="17" name="Google Shape;17;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -2539,396 +2630,402 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="18" name="Google Shape;18;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Header" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name="Shape 72"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="73" name="Google Shape;73;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="4000" cap="none"/>
+              <a:defRPr sz="4000" b="1" cap="none"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -2999,268 +3096,276 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="74" name="Google Shape;74;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="75" name="Google Shape;75;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -3347,76 +3452,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="76" name="Google Shape;76;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -3503,380 +3612,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="77" name="Google Shape;77;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" type="title">
   <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="1" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="79" name="Google Shape;79;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -3963,76 +4078,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="80" name="Google Shape;80;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="640"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -4155,76 +4274,80 @@
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="81" name="Google Shape;81;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -4311,76 +4434,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="82" name="Google Shape;82;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -4467,380 +4594,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="83" name="Google Shape;83;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" type="obj">
   <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="19" name="Shape 19"/>
+        <p:cNvPr id="1" name="Shape 19"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="20" name="Google Shape;20;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609600"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -4927,259 +5060,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="21" name="Google Shape;21;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1981200"/>
             <a:ext cx="7772400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Google Shape;22;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="22" name="Google Shape;22;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -5266,76 +5407,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="23" name="Google Shape;23;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -5422,380 +5567,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="24" name="Google Shape;24;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Vertical Title and Text" type="vertTitleAndTx">
   <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="1" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="26" name="Google Shape;26;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="4743450" y="2381250"/>
             <a:ext cx="5486400" cy="1943100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -5882,259 +6033,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="27" name="Google Shape;27;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="781050" y="514350"/>
             <a:ext cx="5486400" cy="5676900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="28" name="Google Shape;28;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6221,76 +6380,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="29" name="Google Shape;29;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6377,380 +6540,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="30" name="Google Shape;30;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Vertical Text" type="vertTx">
   <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvPr id="1" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="32" name="Google Shape;32;p5"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609600"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6837,259 +7006,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="33" name="Google Shape;33;p5"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2514600" y="152400"/>
             <a:ext cx="4114800" cy="7772400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="–"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="»"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="34" name="Google Shape;34;p5"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -7176,76 +7353,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="35" name="Google Shape;35;p5"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -7332,396 +7513,402 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="36" name="Google Shape;36;p5"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption" type="picTx">
   <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="1" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="38" name="Google Shape;38;p6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -7792,290 +7979,300 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p9"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="39" name="Google Shape;39;p6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="40" name="Google Shape;40;p6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="240"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="41" name="Google Shape;41;p6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -8162,76 +8359,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="42" name="Google Shape;42;p6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -8318,396 +8519,402 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="43" name="Google Shape;43;p6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
   <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvPr id="1" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="45" name="Google Shape;45;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -8778,460 +8985,472 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="46" name="Google Shape;46;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-431800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="640"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-406400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="560"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="47" name="Google Shape;47;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="280"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="240"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="180"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="48" name="Google Shape;48;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9318,76 +9537,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="49" name="Google Shape;49;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9474,380 +9697,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="50" name="Google Shape;50;p7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="51" name="Shape 51"/>
+        <p:cNvPr id="1" name="Shape 51"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="52" name="Google Shape;52;p8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609600"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9934,76 +10163,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="53" name="Google Shape;53;p8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10090,76 +10323,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="54" name="Google Shape;54;p8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10246,380 +10483,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="55" name="Google Shape;55;p8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Comparison" type="twoTxTwoObj">
   <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="56" name="Shape 56"/>
+        <p:cNvPr id="1" name="Shape 56"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="57" name="Google Shape;57;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10706,844 +10949,864 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="58" name="Google Shape;58;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="59" name="Google Shape;59;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-330200" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-330200" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-330200" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-330200" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="60" name="Google Shape;60;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="61" name="Google Shape;61;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-330200" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-330200" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-330200" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-330200" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="320"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="62" name="Google Shape;62;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11630,76 +11893,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="63" name="Google Shape;63;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11786,380 +12053,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="64" name="Google Shape;64;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvPr id="1" name="Shape 65"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="66" name="Google Shape;66;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609600"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12246,460 +12519,472 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="67" name="Google Shape;67;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1981200"/>
             <a:ext cx="3810000" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-406400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="560"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-381000" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-355600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="68" name="Google Shape;68;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1981200"/>
             <a:ext cx="3810000" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-406400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="560"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-381000" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-355600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="360"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="69" name="Google Shape;69;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12786,76 +13071,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="70" name="Google Shape;70;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12942,2561 +13231,2589 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="71" name="Google Shape;71;p10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Google Shape;10;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609600"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+            <a:lvl2pPr marR="0" lvl="1" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+            <a:lvl3pPr marR="0" lvl="2" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+            <a:lvl4pPr marR="0" lvl="3" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+            <a:lvl5pPr marR="0" lvl="4" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+            <a:lvl6pPr marR="0" lvl="5" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+            <a:lvl7pPr marR="0" lvl="6" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+            <a:lvl8pPr marR="0" lvl="7" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+            <a:lvl9pPr marR="0" lvl="8" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Google Shape;11;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1981200"/>
             <a:ext cx="7772400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-431800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="640"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-406400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="560"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
-              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="480"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="–"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buChar char="»"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="12" name="Google Shape;12;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="13" name="Google Shape;13;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6248400"/>
             <a:ext cx="2895600" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248400"/>
             <a:ext cx="1905000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483648" r:id="rId1"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="1" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1"/>
+          <p:cNvPr id="88" name="Google Shape;88;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3836987" y="420687"/>
             <a:ext cx="222250" cy="417512"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="527" w="280">
+              <a:path w="280" h="527" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="125"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="28" y="60"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="97" y="25"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="280" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="279" y="365"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="269" y="527"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="90" y="514"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="119" y="389"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="125"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="9FC5E8"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p1"/>
+          <p:cNvPr id="89" name="Google Shape;89;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7534275" y="2362200"/>
             <a:ext cx="454025" cy="623887"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="786" w="572">
+              <a:path w="572" h="786" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="516"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="121" y="299"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="332" y="125"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="372" y="2"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="419" y="1"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="447" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="460" y="40"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="437" y="63"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -15505,291 +15822,293 @@
                 <a:lnTo>
                   <a:pt x="432" y="164"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="505" y="212"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="501" y="313"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="572" y="373"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="352" y="786"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="516"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p1"/>
+          <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3782996" y="560375"/>
             <a:ext cx="576300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Hancock</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="91" name="Google Shape;91;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4462462" y="2751137"/>
             <a:ext cx="595312" cy="612775"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="772" w="750">
+              <a:path w="750" h="772" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="2" y="310"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="425"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="143" y="496"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="185" y="584"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="308" y="610"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="275" y="772"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="604" y="731"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="681" y="468"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="745" y="430"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="750" y="151"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="607" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="364" y="129"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="112" y="143"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2" y="310"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="92" name="Google Shape;92;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7253287" y="2162175"/>
             <a:ext cx="576262" cy="609600"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="769" w="726">
+              <a:path w="726" h="769" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="501"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="162" y="81"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="250" y="68"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="331" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="394" y="39"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="493" y="36"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="535" y="48"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="561" y="43"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -15807,113 +16126,114 @@
                 <a:lnTo>
                   <a:pt x="701" y="244"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="726" y="255"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="686" y="378"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="475" y="552"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="354" y="769"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="501"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="93" name="Google Shape;93;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1987550" y="4624387"/>
             <a:ext cx="739775" cy="800100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1009" w="931">
+              <a:path w="931" h="1009" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="2" y="383"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="23" y="319"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="89" y="309"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="80" y="197"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="179" y="212"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="174" y="147"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="222" y="150"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="247" y="48"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -15979,113 +16299,114 @@
                 <a:lnTo>
                   <a:pt x="373" y="729"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="319" y="641"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="137" y="613"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="535"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="88" y="464"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2" y="383"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvPr id="94" name="Google Shape;94;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3338512" y="3455987"/>
             <a:ext cx="827087" cy="688975"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="867" w="1042">
+              <a:path w="1042" h="867" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="511"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="65" y="398"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="622" y="23"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="748" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="778" y="86"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="921" y="98"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="988" y="148"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="966" y="221"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -16106,525 +16427,530 @@
                 <a:lnTo>
                   <a:pt x="429" y="752"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="265" y="867"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="247" y="805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="197" y="778"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="184" y="711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="511"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p1"/>
+          <p:cNvPr id="95" name="Google Shape;95;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3821112" y="828675"/>
             <a:ext cx="234950" cy="430212"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="542" w="297">
+              <a:path w="297" h="542" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="463"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="133" y="216"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="111" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="290" y="13"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="297" y="542"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="463"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p1"/>
+          <p:cNvPr id="96" name="Google Shape;96;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1255712" y="3954462"/>
             <a:ext cx="622300" cy="649287"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="818" w="785">
+              <a:path w="785" h="818" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="371"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="297" y="300"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="373" y="35"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="508" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="778" y="293"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="785" y="521"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="517" y="633"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="412" y="818"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="372" y="802"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="360" y="780"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="363" y="642"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="259" y="629"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="371"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p1"/>
+          <p:cNvPr id="97" name="Google Shape;97;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2994025" y="3203575"/>
             <a:ext cx="395287" cy="758825"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="955" w="499">
+              <a:path w="499" h="955" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="277"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="195" y="24"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="278" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="428" y="87"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="466" y="364"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="386" y="578"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="499" y="717"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="434" y="830"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="352" y="955"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="301" y="906"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="220" y="895"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="179" y="665"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="277"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p1"/>
+          <p:cNvPr id="98" name="Google Shape;98;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2987675" y="3862387"/>
             <a:ext cx="650875" cy="696912"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="877" w="819">
+              <a:path w="819" h="877" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="439"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="164" y="315"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="359" y="125"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="441" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="625" y="200"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="638" y="267"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="688" y="294"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="706" y="356"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="819" y="407"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="625" y="567"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="87" y="877"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="439"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p1"/>
+          <p:cNvPr id="99" name="Google Shape;99;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3502025" y="2486025"/>
             <a:ext cx="523875" cy="642937"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="809" w="661">
+              <a:path w="661" h="809" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="404"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="55" y="327"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="349" y="76"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="510" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="661" y="60"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="650" y="228"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="550" y="350"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="660" y="566"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -16633,113 +16959,114 @@
                 <a:lnTo>
                   <a:pt x="559" y="653"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="470" y="693"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="378" y="809"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="304" y="793"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="173" y="766"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="404"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p1"/>
+          <p:cNvPr id="100" name="Google Shape;100;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2838450" y="4552950"/>
             <a:ext cx="892175" cy="782637"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="987" w="1124">
+              <a:path w="1124" h="987" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="668"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="107" y="212"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="273" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="537" y="155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="623" y="81"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="653" y="142"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="675" y="104"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="726" y="117"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -16787,219 +17114,221 @@
                 <a:lnTo>
                   <a:pt x="568" y="910"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="507" y="910"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="534" y="873"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="145" y="843"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="145" y="682"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="668"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p1"/>
+          <p:cNvPr id="101" name="Google Shape;101;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3300412" y="3094037"/>
             <a:ext cx="630237" cy="677862"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="854" w="796">
+              <a:path w="796" h="854" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="42" y="224"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="80" y="501"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="715"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="113" y="854"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="670" y="479"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="796" y="456"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="592" y="214"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="559" y="27"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="428" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="408" y="51"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="325" y="62"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="42" y="224"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p1"/>
+          <p:cNvPr id="102" name="Google Shape;102;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5500687" y="2705100"/>
             <a:ext cx="715962" cy="893762"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1128" w="903">
+              <a:path w="903" h="1128" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="271"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="50" y="306"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="51" y="358"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="193" y="267"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="281" y="252"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="364" y="278"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="255" y="555"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="351" y="569"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17023,113 +17352,114 @@
                 <a:lnTo>
                   <a:pt x="721" y="572"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="903" y="195"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="603" y="32"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="360" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="221" y="79"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="271"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p1"/>
+          <p:cNvPr id="103" name="Google Shape;103;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3546475" y="4560887"/>
             <a:ext cx="1298575" cy="1020762"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1286" w="1636">
+              <a:path w="1636" h="1286" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="341"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="20" y="467"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="144" y="456"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="101" y="502"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="193" y="630"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="111" y="719"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="235" y="881"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="183" y="894"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17168,113 +17498,114 @@
                 <a:lnTo>
                   <a:pt x="1193" y="502"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="957" y="318"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="954" y="77"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="813" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="302" y="391"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="341"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p1"/>
+          <p:cNvPr id="104" name="Google Shape;104;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6216650" y="2320925"/>
             <a:ext cx="881062" cy="784225"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="988" w="1110">
+              <a:path w="1110" h="988" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="678"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="68" y="637"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="83" y="547"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="217" y="460"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="314" y="344"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="354" y="217"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="572" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="834" y="58"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17301,113 +17632,114 @@
                 <a:lnTo>
                   <a:pt x="994" y="811"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="823" y="988"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="690" y="864"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="652" y="907"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="570" y="896"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="678"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p1"/>
+          <p:cNvPr id="105" name="Google Shape;105;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6008687" y="2859087"/>
             <a:ext cx="862011" cy="822325"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1036" w="1085">
+              <a:path w="1085" h="1036" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="80" y="377"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="139" y="704"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="933"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="133" y="1036"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="144" y="959"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="263" y="853"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="483" y="1029"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="671" y="671"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17428,113 +17760,114 @@
                 <a:lnTo>
                   <a:pt x="1085" y="310"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="952" y="186"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="914" y="229"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="832" y="218"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="262" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="80" y="377"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p1"/>
+          <p:cNvPr id="106" name="Google Shape;106;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3938587" y="2466975"/>
             <a:ext cx="611187" cy="630237"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="794" w="771">
+              <a:path w="771" h="794" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="375"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="100" y="253"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="111" y="85"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="202" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="249" y="16"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="526" y="61"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="698" y="156"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="710" y="437"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17544,115 +17877,116 @@
                   <a:pt x="661" y="668"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="659" y="783"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="535" y="794"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9" y="678"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="20" y="626"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="110" y="591"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="375"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
-            <a:srgbClr val="A4C2F4"/>
+            <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p1"/>
+          <p:cNvPr id="107" name="Google Shape;107;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2111375" y="3076575"/>
             <a:ext cx="558800" cy="968375"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1221" w="704">
+              <a:path w="704" h="1221" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="488"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="52" y="461"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="93" y="352"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="226" y="375"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="220" y="201"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="138" y="127"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="138" y="63"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="231" y="48"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17679,113 +18013,114 @@
                 <a:lnTo>
                   <a:pt x="665" y="1087"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="614" y="1159"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="490" y="1221"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="372" y="1059"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="251" y="957"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="488"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p1"/>
+          <p:cNvPr id="108" name="Google Shape;108;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2078037" y="3916362"/>
             <a:ext cx="1039812" cy="1173162"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1478" w="1310">
+              <a:path w="1310" h="1478" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="677"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="27" y="519"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="333" y="389"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="307" y="98"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="366" y="86"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="413" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="531" y="162"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="655" y="100"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17830,113 +18165,114 @@
                 <a:lnTo>
                   <a:pt x="480" y="931"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="361" y="895"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="316" y="953"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="247" y="891"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="177" y="713"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="677"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p1"/>
+          <p:cNvPr id="109" name="Google Shape;109;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3743325" y="3005137"/>
             <a:ext cx="620712" cy="736600"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="928" w="781">
+              <a:path w="781" h="928" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="140"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="33" y="327"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="237" y="569"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="267" y="655"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="410" y="667"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="477" y="717"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="455" y="790"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="531" y="871"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -17957,113 +18293,114 @@
                 <a:lnTo>
                   <a:pt x="722" y="391"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="781" y="116"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="255" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="166" y="40"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="74" y="156"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="140"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p1"/>
+          <p:cNvPr id="110" name="Google Shape;110;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1512887" y="4368800"/>
             <a:ext cx="762000" cy="739775"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="934" w="959">
+              <a:path w="959" h="934" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="49" y="509"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="87" y="297"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192" y="112"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="460" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="467" y="163"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="560" y="216"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="712" y="108"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="889" y="144"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18102,113 +18439,114 @@
                 <a:lnTo>
                   <a:pt x="687" y="786"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="436" y="804"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="198" y="876"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="934"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="190" y="728"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="49" y="509"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p1"/>
+          <p:cNvPr id="111" name="Google Shape;111;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1670050" y="4992687"/>
             <a:ext cx="831850" cy="655637"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="827" w="1048">
+              <a:path w="1048" h="827" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="90"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="51" y="243"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120" y="269"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120" y="358"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="76" y="382"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="157" y="520"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="126" y="597"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="176" y="609"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18253,113 +18591,114 @@
                 <a:lnTo>
                   <a:pt x="720" y="177"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="538" y="149"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="401" y="71"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="489" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="238" y="18"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="90"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p1"/>
+          <p:cNvPr id="112" name="Google Shape;112;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1951037" y="5811837"/>
             <a:ext cx="973137" cy="601662"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="758" w="1227">
+              <a:path w="1227" h="758" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="197"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="87" y="73"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="242" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="313" y="76"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="477" y="116"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="544" y="102"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="582" y="54"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="686" y="53"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18383,113 +18722,114 @@
                 <a:lnTo>
                   <a:pt x="442" y="669"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="325" y="565"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="234" y="564"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="97" y="410"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="70" y="273"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="197"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p1"/>
+          <p:cNvPr id="113" name="Google Shape;113;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4095750" y="2166937"/>
             <a:ext cx="758825" cy="423862"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="534" w="955">
+              <a:path w="955" h="534" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="190"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="23" y="115"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="103" y="103"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="101" y="27"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="184" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="248" y="47"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="618" y="75"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="649" y="137"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18504,213 +18844,215 @@
                 <a:lnTo>
                   <a:pt x="955" y="426"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="824" y="527"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="499" y="534"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="327" y="439"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="50" y="394"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="190"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p1"/>
+          <p:cNvPr id="114" name="Google Shape;114;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3587750" y="1466850"/>
             <a:ext cx="469900" cy="558800"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="704" w="593">
+              <a:path w="593" h="704" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="578"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="50" y="403"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="82" y="239"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="151" y="225"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="193" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="582" y="66"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="593" y="202"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="593" y="704"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="28" y="681"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="578"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p1"/>
+          <p:cNvPr id="115" name="Google Shape;115;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1655762" y="3219450"/>
             <a:ext cx="654050" cy="968375"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1220" w="824">
+              <a:path w="824" h="1220" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="478"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="33" y="903"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3" y="927"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="273" y="1220"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="269" y="934"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="474" y="820"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="824" y="777"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="573" y="308"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18722,113 +19064,114 @@
                 <a:lnTo>
                   <a:pt x="517" y="93"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="344" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="249" y="61"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="191" y="126"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="123" y="390"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="478"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p1"/>
+          <p:cNvPr id="116" name="Google Shape;116;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2846387" y="5748337"/>
             <a:ext cx="746125" cy="608012"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="766" w="939">
+              <a:path w="939" h="766" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="552"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="97" y="376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="179" y="390"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="126" y="286"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="243" y="155"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="274" y="162"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="326" y="1"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="493" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18843,113 +19186,114 @@
                 <a:lnTo>
                   <a:pt x="739" y="656"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="705" y="618"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="644" y="642"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="227" y="766"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="153" y="739"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="552"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p1"/>
+          <p:cNvPr id="117" name="Google Shape;117;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5786437" y="2152650"/>
             <a:ext cx="884237" cy="706437"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="889" w="1115">
+              <a:path w="1115" h="889" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="694"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="60" y="617"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="250" y="492"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="339" y="375"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="379" y="363"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="531" y="434"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="574" y="422"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="730" y="216"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -18991,113 +19335,114 @@
                 <a:lnTo>
                   <a:pt x="760" y="671"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="626" y="758"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="611" y="848"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="543" y="889"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="243" y="726"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="694"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p1"/>
+          <p:cNvPr id="118" name="Google Shape;118;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1346200" y="5064125"/>
             <a:ext cx="865187" cy="804862"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1016" w="1089">
+              <a:path w="1089" h="1016" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="259"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="209" y="58"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="407" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="458" y="153"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="527" y="179"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="527" y="268"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="483" y="292"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="564" y="430"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19139,113 +19484,114 @@
                 <a:lnTo>
                   <a:pt x="514" y="924"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="426" y="719"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348" y="755"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="210" y="613"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="180" y="488"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="259"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p1"/>
+          <p:cNvPr id="119" name="Google Shape;119;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4208462" y="2012950"/>
             <a:ext cx="906462" cy="511175"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="645" w="1144">
+              <a:path w="1144" h="645" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="16"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="44" y="194"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="108" y="241"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="478" y="269"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="509" y="331"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="641" y="433"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="640" y="482"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="705" y="495"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19254,113 +19600,114 @@
                 <a:lnTo>
                   <a:pt x="903" y="645"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="946" y="481"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1084" y="262"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1144" y="1"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="924" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="16"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p1"/>
+          <p:cNvPr id="120" name="Google Shape;120;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3586162" y="5494337"/>
             <a:ext cx="914400" cy="619125"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="776" w="1154">
+              <a:path w="1154" h="776" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="679"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="82" y="705"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="133" y="776"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="582" y="563"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="718" y="665"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1003" y="441"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="913" y="414"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="931" y="366"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19375,113 +19722,114 @@
                 <a:lnTo>
                   <a:pt x="920" y="46"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="849" y="99"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="831" y="36"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="706" y="113"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="321" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="679"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p1"/>
+          <p:cNvPr id="121" name="Google Shape;121;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6894512" y="2057400"/>
             <a:ext cx="620712" cy="501650"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="633" w="784">
+              <a:path w="784" h="633" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="365"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="49" y="264"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="101" y="225"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="88" y="135"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="162" y="159"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="236" y="109"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="370" y="132"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="459" y="29"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19493,113 +19841,114 @@
                 <a:lnTo>
                   <a:pt x="784" y="132"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="703" y="200"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="615" y="213"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="453" y="633"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="258" y="497"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="365"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p1"/>
+          <p:cNvPr id="122" name="Google Shape;122;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3052762" y="4044950"/>
             <a:ext cx="1133475" cy="830262"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1044" w="1429">
+              <a:path w="1429" h="1044" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="636"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="264" y="791"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="350" y="717"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="380" y="778"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="402" y="740"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="453" y="753"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="500" y="792"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="483" y="843"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19629,201 +19978,203 @@
                 <a:lnTo>
                   <a:pt x="852" y="76"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="783" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="619" y="115"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="732" y="166"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="538" y="326"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="636"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p1"/>
+          <p:cNvPr id="123" name="Google Shape;123;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3740150" y="1195387"/>
             <a:ext cx="315912" cy="323850"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="407" w="397">
+              <a:path w="397" h="407" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="341"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="68" y="82"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="100" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="397" y="79"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="389" y="407"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="341"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p1"/>
+          <p:cNvPr id="124" name="Google Shape;124;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5276850" y="3332162"/>
             <a:ext cx="811212" cy="946150"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1192" w="1022">
+              <a:path w="1022" h="1192" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="8" y="674"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="811"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="182" y="924"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="259" y="1124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="585" y="1192"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="727" y="1068"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1022" y="424"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="889" y="321"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -19844,207 +20195,209 @@
                 <a:lnTo>
                   <a:pt x="185" y="168"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="153" y="254"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="197" y="333"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="187" y="419"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="48" y="671"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="8" y="674"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p1"/>
+          <p:cNvPr id="125" name="Google Shape;125;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2878137" y="2474912"/>
             <a:ext cx="485775" cy="296862"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="376" w="610">
+              <a:path w="610" h="376" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="224"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="59" y="349"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="235" y="376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="610" y="253"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="590" y="14"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="410" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="232" y="138"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="224"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p1"/>
+          <p:cNvPr id="126" name="Google Shape;126;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4278312" y="3735387"/>
             <a:ext cx="1006475" cy="1220787"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1538" w="1269">
+              <a:path w="1269" h="1538" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="22" y="891"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="1113"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3" y="1354"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="239" y="1538"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="457" y="1478"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="682" y="1491"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="765" y="1224"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="990" y="1010"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -20086,325 +20439,328 @@
                 <a:lnTo>
                   <a:pt x="1001" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="851" y="403"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="557" y="582"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="402" y="561"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="196" y="737"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="22" y="891"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p1"/>
+          <p:cNvPr id="127" name="Google Shape;127;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4924425" y="2014537"/>
             <a:ext cx="576262" cy="904875"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1141" w="726">
+              <a:path w="726" h="1141" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="644"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="43" y="480"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="181" y="261"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="241" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="703" y="7"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="726" y="1141"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="369" y="1005"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="167" y="1080"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="24" y="929"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="644"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p1"/>
+          <p:cNvPr id="128" name="Google Shape;128;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1870075" y="3835400"/>
             <a:ext cx="536575" cy="703262"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="887" w="676">
+              <a:path w="676" h="887" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="157"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4" y="443"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="11" y="671"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="18" y="834"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="111" y="887"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="263" y="779"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="290" y="621"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="596" y="491"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="570" y="200"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="629" y="188"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="676" y="102"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="555" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="205" y="43"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="157"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p1"/>
+          <p:cNvPr id="129" name="Google Shape;129;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2560637" y="5057775"/>
             <a:ext cx="984250" cy="820737"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1034" w="1241">
+              <a:path w="1241" h="1034" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="111"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="44" y="27"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="199" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="260" y="41"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="353" y="40"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="498" y="54"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="498" y="215"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="887" y="245"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -20455,113 +20811,114 @@
                 <a:lnTo>
                   <a:pt x="459" y="946"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="472" y="896"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="227" y="454"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="92" y="417"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="10" y="300"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="111"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p1"/>
+          <p:cNvPr id="130" name="Google Shape;130;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4379912" y="3076575"/>
             <a:ext cx="1290637" cy="1243012"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1565" w="1626">
+              <a:path w="1626" h="1565" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="911"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="70" y="809"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="237" y="809"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="314" y="570"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="305" y="467"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="362" y="342"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="691" y="301"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="768" y="38"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -20636,113 +20993,114 @@
                 <a:lnTo>
                   <a:pt x="738" y="1231"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="444" y="1410"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="289" y="1389"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="83" y="1565"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="182" y="1299"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="911"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p1"/>
+          <p:cNvPr id="131" name="Google Shape;131;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2949575" y="2613025"/>
             <a:ext cx="693737" cy="657225"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="827" w="873">
+              <a:path w="873" h="827" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="437"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="54" y="276"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="138" y="197"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="513" y="74"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="643" y="75"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="663" y="10"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="694" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="746" y="24"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -20760,434 +21118,438 @@
                 <a:lnTo>
                   <a:pt x="770" y="665"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="487" y="827"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="337" y="740"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="254" y="764"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="123" y="751"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="437"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p1"/>
+          <p:cNvPr id="132" name="Google Shape;132;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2616200" y="3389312"/>
             <a:ext cx="657225" cy="722313"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="912" w="826">
+              <a:path w="826" h="912" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="24" y="102"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="66" y="37"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="187" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="349" y="91"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="474" y="44"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="653" y="432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="694" y="662"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="775" y="673"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="826" y="722"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="631" y="912"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="127" y="845"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="27" y="693"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="581"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="24" y="102"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p1"/>
+          <p:cNvPr id="133" name="Google Shape;133;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3240087" y="5268912"/>
             <a:ext cx="609600" cy="758825"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="958" w="767">
+              <a:path w="767" h="958" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="589"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="42" y="489"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="116" y="466"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="133" y="378"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="208" y="389"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="219" y="325"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="386" y="365"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="340" y="191"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="260" y="76"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="570" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="745" y="190"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="767" y="279"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="446" y="958"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="589"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p1"/>
+          <p:cNvPr id="134" name="Google Shape;134;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4492625" y="2505075"/>
             <a:ext cx="450850" cy="358775"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="453" w="568">
+              <a:path w="568" h="453" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="108"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12" y="389"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="73" y="453"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="325" y="439"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="568" y="310"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="544" y="25"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="456" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="325" y="101"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="108"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p1"/>
+          <p:cNvPr id="135" name="Google Shape;135;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5053012" y="2811462"/>
             <a:ext cx="736600" cy="527050"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="664" w="928">
+              <a:path w="928" h="664" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="5" y="75"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="354"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="66" y="416"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="67" y="517"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="508" y="649"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="793" y="664"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="854" y="619"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="902" y="506"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -21205,113 +21567,114 @@
                 <a:lnTo>
                   <a:pt x="757" y="132"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="615" y="223"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="614" y="171"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="564" y="136"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="207" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="5" y="75"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p1"/>
+          <p:cNvPr id="136" name="Google Shape;136;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3208337" y="2205037"/>
             <a:ext cx="711200" cy="541337"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="683" w="897">
+              <a:path w="897" h="683" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="340"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="180" y="140"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="261" y="50"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="383" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="434" y="88"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="514" y="41"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="545" y="145"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="573" y="138"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -21332,113 +21695,114 @@
                 <a:lnTo>
                   <a:pt x="381" y="519"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="350" y="529"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="330" y="594"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="200" y="593"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="180" y="354"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="340"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p1"/>
+          <p:cNvPr id="137" name="Google Shape;137;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4222750" y="3087687"/>
             <a:ext cx="482600" cy="728662"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="916" w="609">
+              <a:path w="609" h="916" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="17" y="511"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="752"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="41" y="823"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="214" y="916"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="284" y="814"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="451" y="814"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="528" y="575"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="519" y="472"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -21453,113 +21817,114 @@
                 <a:lnTo>
                   <a:pt x="444" y="71"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="301" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="177" y="11"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="118" y="286"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="140" y="339"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="17" y="511"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p1"/>
+          <p:cNvPr id="138" name="Google Shape;138;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1063625" y="4248150"/>
             <a:ext cx="600075" cy="1020762"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1285" w="757">
+              <a:path w="757" h="1285" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="73" y="157"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="105" y="8"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="242" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="501" y="258"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="605" y="271"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="602" y="409"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="614" y="431"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="654" y="447"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -21586,222 +21951,224 @@
                 <a:lnTo>
                   <a:pt x="248" y="968"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7" y="664"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="610"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="73" y="535"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="87" y="387"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="73" y="157"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p1"/>
+          <p:cNvPr id="139" name="Google Shape;139;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3843337" y="3736975"/>
             <a:ext cx="693737" cy="895350"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="1129" w="875">
+              <a:path w="875" h="1129" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="525"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="39" y="461"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="267" y="225"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="376" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="520" y="6"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="693" y="99"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="875" y="487"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="776" y="753"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="602" y="907"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="580" y="1129"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="439" y="1052"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="130" y="853"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="525"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;p1"/>
+          <p:cNvPr id="140" name="Google Shape;140;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3498850" y="2008187"/>
             <a:ext cx="744537" cy="527050"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="664" w="937">
+              <a:path w="937" h="664" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="248"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="62" y="214"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="140" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="705" y="23"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="893" y="23"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="937" y="201"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="854" y="228"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="856" y="304"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -21825,219 +22192,221 @@
                 <a:lnTo>
                   <a:pt x="210" y="378"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="190" y="386"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="162" y="393"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="131" y="289"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="51" y="336"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="248"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p1"/>
+          <p:cNvPr id="141" name="Google Shape;141;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2559050" y="2962275"/>
             <a:ext cx="588962" cy="498475"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="627" w="742">
+              <a:path w="742" h="627" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="335"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="91" y="373"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="62" y="486"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="139" y="573"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="260" y="536"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="422" y="627"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="547" y="580"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="742" y="327"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="611" y="314"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="488" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="298" y="98"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="335"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p1"/>
+          <p:cNvPr id="142" name="Google Shape;142;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2319337" y="2552700"/>
             <a:ext cx="736600" cy="676275"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="852" w="928">
+              <a:path w="928" h="852" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="10" y="496"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="659"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="302" y="852"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="600" y="615"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="790" y="517"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="844" y="356"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="928" y="277"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="752" y="250"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -22049,113 +22418,114 @@
                 <a:lnTo>
                   <a:pt x="483" y="21"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="359" y="133"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="299" y="298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="165" y="284"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="41" y="422"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="10" y="496"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p1"/>
+          <p:cNvPr id="143" name="Google Shape;143;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2143125" y="5387975"/>
             <a:ext cx="896937" cy="671512"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="845" w="1131">
+              <a:path w="1131" h="845" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="534"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="85" y="396"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="87" y="308"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="263" y="208"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="181" y="69"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="453" y="9"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="535" y="46"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="618" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -22188,8079 +22558,8379 @@
                 <a:lnTo>
                   <a:pt x="444" y="587"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="340" y="588"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="302" y="636"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="235" y="650"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="71" y="610"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="534"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="11175">
+          <a:ln w="11175" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p1"/>
+          <p:cNvPr id="144" name="Google Shape;144;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4595798" y="2941625"/>
             <a:ext cx="476400" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Barbour</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p1"/>
+          <p:cNvPr id="145" name="Google Shape;145;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7348450" y="2377225"/>
             <a:ext cx="449100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Berkeley</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p1"/>
+          <p:cNvPr id="146" name="Google Shape;146;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2228048" y="4848400"/>
             <a:ext cx="362100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Boone</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p1"/>
+          <p:cNvPr id="147" name="Google Shape;147;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3833812" y="917575"/>
             <a:ext cx="355600" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Brooke</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p1"/>
+          <p:cNvPr id="148" name="Google Shape;148;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3157523" y="4149725"/>
             <a:ext cx="266700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Clay</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p1"/>
+          <p:cNvPr id="149" name="Google Shape;149;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3076575" y="4941887"/>
             <a:ext cx="361950" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Fayette</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p1"/>
+          <p:cNvPr id="150" name="Google Shape;150;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3419475" y="3322637"/>
             <a:ext cx="349250" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gilmer</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p1"/>
+          <p:cNvPr id="151" name="Google Shape;151;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5707950" y="2962275"/>
             <a:ext cx="657300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Grant</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p1"/>
+          <p:cNvPr id="152" name="Google Shape;152;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3919537" y="5048250"/>
             <a:ext cx="552450" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Greenbrier</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p1"/>
+          <p:cNvPr id="153" name="Google Shape;153;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6303950" y="2716200"/>
             <a:ext cx="811200" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Hampshire</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p1"/>
+          <p:cNvPr id="154" name="Google Shape;154;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021150" y="2727325"/>
             <a:ext cx="536700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="A4C2F4"/>
+            <a:srgbClr val="FFD966"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Harrison</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p1"/>
+          <p:cNvPr id="155" name="Google Shape;155;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2246300" y="3356450"/>
             <a:ext cx="523800" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Jackson</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p1"/>
+          <p:cNvPr id="156" name="Google Shape;156;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1690672" y="4614850"/>
             <a:ext cx="469800" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Lincoln</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p1"/>
+          <p:cNvPr id="157" name="Google Shape;157;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4238725" y="2276225"/>
             <a:ext cx="453900" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9FC5E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marion</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p1"/>
+          <p:cNvPr id="158" name="Google Shape;158;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1797050" y="3509950"/>
             <a:ext cx="431700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Mason</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p1"/>
+          <p:cNvPr id="159" name="Google Shape;159;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6008687" y="2555875"/>
             <a:ext cx="393700" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Mineral</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p1"/>
+          <p:cNvPr id="160" name="Google Shape;160;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414447" y="5224450"/>
             <a:ext cx="412800" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Mingo</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p1"/>
+          <p:cNvPr id="161" name="Google Shape;161;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4417998" y="2071675"/>
             <a:ext cx="693600" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Monongalia</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p1"/>
+          <p:cNvPr id="162" name="Google Shape;162;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3819525" y="5716587"/>
-            <a:ext cx="387300" cy="138600"/>
+            <a:ext cx="387300" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Monroe</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p1"/>
+          <p:cNvPr id="163" name="Google Shape;163;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6961187" y="2235200"/>
             <a:ext cx="393700" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Morgan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p1"/>
+          <p:cNvPr id="164" name="Google Shape;164;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3392473" y="4424350"/>
             <a:ext cx="495300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Nicholas</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p1"/>
+          <p:cNvPr id="165" name="Google Shape;165;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3786172" y="1266825"/>
             <a:ext cx="247800" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Ohio</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p1"/>
+          <p:cNvPr id="166" name="Google Shape;166;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5432425" y="3743325"/>
             <a:ext cx="536700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pendleton</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p1"/>
+          <p:cNvPr id="167" name="Google Shape;167;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4329125" y="4538650"/>
             <a:ext cx="831900" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pocahontas</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p1"/>
+          <p:cNvPr id="168" name="Google Shape;168;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5075237" y="2468562"/>
             <a:ext cx="374650" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Preston</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p1"/>
+          <p:cNvPr id="169" name="Google Shape;169;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1908175" y="4044950"/>
             <a:ext cx="449262" cy="138112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Putnam</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p1"/>
+          <p:cNvPr id="170" name="Google Shape;170;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4675173" y="3602025"/>
             <a:ext cx="546000" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Randolph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p1"/>
+          <p:cNvPr id="171" name="Google Shape;171;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2668575" y="3748075"/>
             <a:ext cx="374700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Roane</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p1"/>
+          <p:cNvPr id="172" name="Google Shape;172;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4514850" y="2546105"/>
             <a:ext cx="431700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Taylor</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p1"/>
+          <p:cNvPr id="173" name="Google Shape;173;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5253037" y="2995612"/>
             <a:ext cx="355600" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Tucker</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p1"/>
+          <p:cNvPr id="174" name="Google Shape;174;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4321175" y="3241675"/>
             <a:ext cx="485700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Upshur</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p1"/>
+          <p:cNvPr id="175" name="Google Shape;175;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169987" y="4752975"/>
             <a:ext cx="342900" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Wayne</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p1"/>
+          <p:cNvPr id="176" name="Google Shape;176;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4011612" y="4060825"/>
             <a:ext cx="412750" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Webster</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p1"/>
+          <p:cNvPr id="177" name="Google Shape;177;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2738437" y="3168650"/>
             <a:ext cx="234950" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Wirt</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p1"/>
+          <p:cNvPr id="178" name="Google Shape;178;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2439987" y="2917825"/>
-            <a:ext cx="292100" cy="136525"/>
+            <a:ext cx="292100" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Wood</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p1"/>
+          <p:cNvPr id="179" name="Google Shape;179;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2336800" y="5708650"/>
             <a:ext cx="476250" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Wyoming</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p1"/>
+          <p:cNvPr id="180" name="Google Shape;180;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2859087" y="2390775"/>
             <a:ext cx="292100" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Pleas-</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p1"/>
+          <p:cNvPr id="181" name="Google Shape;181;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2963862" y="2519362"/>
             <a:ext cx="236400" cy="138000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ants</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p1"/>
+          <p:cNvPr id="182" name="Google Shape;182;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3597275" y="2746375"/>
             <a:ext cx="304800" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Dodd-</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p1"/>
+          <p:cNvPr id="183" name="Google Shape;183;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3625850" y="2881312"/>
             <a:ext cx="254000" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ridge</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p1"/>
+          <p:cNvPr id="184" name="Google Shape;184;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3079750" y="3298825"/>
             <a:ext cx="209550" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Cal-</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p1"/>
+          <p:cNvPr id="185" name="Google Shape;185;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3059096" y="3430575"/>
             <a:ext cx="330300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>houn</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p1"/>
+          <p:cNvPr id="186" name="Google Shape;186;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3605197" y="1720850"/>
             <a:ext cx="558900" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Marshall</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p1"/>
+          <p:cNvPr id="187" name="Google Shape;187;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3378200" y="5591175"/>
             <a:ext cx="387300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Sum-</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p1"/>
+          <p:cNvPr id="188" name="Google Shape;188;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3387725" y="5726112"/>
             <a:ext cx="241300" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>mers</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p1"/>
+          <p:cNvPr id="189" name="Google Shape;189;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3594100" y="3748075"/>
             <a:ext cx="495300" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Braxton</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;p1"/>
+          <p:cNvPr id="190" name="Google Shape;190;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6257919" y="3142213"/>
             <a:ext cx="476400" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Hardy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p1"/>
+          <p:cNvPr id="191" name="Google Shape;191;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3929062" y="3208337"/>
             <a:ext cx="285750" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Lewis</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p1"/>
+          <p:cNvPr id="192" name="Google Shape;192;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1900221" y="5284775"/>
             <a:ext cx="419100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Logan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p1"/>
+          <p:cNvPr id="193" name="Google Shape;193;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2181225" y="6053137"/>
             <a:ext cx="495300" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>McDowell</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p1"/>
+          <p:cNvPr id="194" name="Google Shape;194;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3070225" y="6011862"/>
             <a:ext cx="361950" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Mercer</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p1"/>
+          <p:cNvPr id="195" name="Google Shape;195;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2884472" y="5419725"/>
             <a:ext cx="485700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Raleigh</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p1"/>
+          <p:cNvPr id="196" name="Google Shape;196;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2314475" y="4192550"/>
             <a:ext cx="584100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Kanawha</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p1"/>
+          <p:cNvPr id="197" name="Google Shape;197;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3103562" y="2917825"/>
             <a:ext cx="352425" cy="138112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Ritchie</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p1"/>
+          <p:cNvPr id="198" name="Google Shape;198;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3419475" y="2363787"/>
             <a:ext cx="266700" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Tyler</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p1"/>
+          <p:cNvPr id="199" name="Google Shape;199;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3697287" y="2111375"/>
             <a:ext cx="336550" cy="136525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Wetzel</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p1"/>
+          <p:cNvPr id="200" name="Google Shape;200;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="4200525"/>
             <a:ext cx="419100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Cabell</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p1"/>
+          <p:cNvPr id="201" name="Google Shape;201;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7640573" y="2519043"/>
             <a:ext cx="254100" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9FC5E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Jeff-</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p1"/>
+          <p:cNvPr id="202" name="Google Shape;202;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7634287" y="2698750"/>
             <a:ext cx="266700" cy="138600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9FC5E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>erson</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p1"/>
+          <p:cNvPr id="203" name="Google Shape;203;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="60325" y="28575"/>
-            <a:ext cx="3667200" cy="1908600"/>
+            <a:ext cx="3667200" cy="2924400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>WVD</a:t>
+              <a:t>WVDoHS</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...11 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t> Child Care Center Licensing Contact Information and Coverage Areas</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Todd McDaniel, Program Manager</a:t>
+              <a:t>Kara Kerns, Program Manager</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>304-420-2560 x70901</a:t>
+              <a:t>(304)373-2560x37159</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...12 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Todd.C.McDaniel@WV.GOV </a:t>
+              <a:t>kara.l.kerns@wv.gov</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Lissa Newton, Program Manager</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>(304)420-2560x70910</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>lissa.e.newton@wv.gov</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p1"/>
+          <p:cNvPr id="204" name="Google Shape;204;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5249750" y="4791075"/>
-            <a:ext cx="3667200" cy="954300"/>
+            <a:ext cx="3667200" cy="1169511"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFD966"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Adora Carey	         304-765-7344x00063</a:t>
+              <a:t>Leann </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Andrew   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>(304)473-4230x10034</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Lissa Newton	         304-420-2560x70910</a:t>
+              <a:t>Adora Carey       (304)765-7344x00063</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Tammy Frazer              304-872-0803x30067</a:t>
+              <a:t>Tammy Frazer    (304)872-0803x30067</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>April Abraham	         304-352-4548</a:t>
+              <a:t>April Abraham    (304)352-4548</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Jessica Hudson     (304)205-6308</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p1"/>
+          <p:cNvPr id="205" name="Google Shape;205;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5303825" y="282575"/>
-            <a:ext cx="3667200" cy="954300"/>
+            <a:off x="5324425" y="216375"/>
+            <a:ext cx="3667200" cy="1384954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A4C2F4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Melanie Lane	        304-267-0100x0313	5</a:t>
+              <a:t>Melanie Lane      (304)267-0100x03135</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Joseph Andrews	        304-794-3060x00112 Bill Riggleman	        304-</a:t>
+              <a:t>Joseph Andrews</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>257-4211</a:t>
+              <a:t> (</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>304)627-2295x60414 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Bill Riggleman    (304)257-4211</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>April Skidmore   (304)684-6202</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Erika Allen          (304)873-2031</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p1"/>
+          <p:cNvPr id="206" name="Google Shape;206;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5940425" y="6418262"/>
             <a:ext cx="2692500" cy="246300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>WVD</a:t>
+              <a:t>WVDoHS</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>oHS</a:t>
+              <a:t>/BFA/ Updated April 2026</a:t>
             </a:r>
-            <a:r>
-[...35 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p1"/>
+          <p:cNvPr id="207" name="Google Shape;207;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9487175" y="3608775"/>
             <a:ext cx="716100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1517650"/>
+            <a:ext cx="6096000" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6975375" y="711975"/>
+            <a:ext cx="2184000" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="1" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="215" name="Google Shape;215;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295400" y="152400"/>
             <a:ext cx="6553200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none">
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Licensing Map Breakdown by County </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="216" name="Google Shape;216;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="333450" y="1105250"/>
             <a:ext cx="8477100" cy="2780400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Blue Team </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng"/>
-              <a:t>Leann Andrew:</a:t>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0"/>
+              <a:t>Erika Allen:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t> Marion, Taylor, Barbour, </a:t>
+              <a:t> Monongalia, Ritchie</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr sz="1400">
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng">
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>Melanie Lane:</a:t>
+              <a:t>Joseph Andrews:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t> Berkeley, Jefferson, Morgan</a:t>
+              <a:t> Brooke, Hancock, Marion, Marshall, Monongalia (2 centers), Ohio, Taylor, Tyler, Wetzel</a:t>
             </a:r>
-            <a:endParaRPr sz="1400">
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng"/>
-              <a:t>Joseph Andrews:</a:t>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0"/>
+              <a:t>Melanie Lane:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
-              <a:t> Ohio, Marshall, Brooke, Hancock, Ritchie, Pleasants, Tyler, Pleasants, Wood, Doddridge, Wirt</a:t>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> Berkeley, Jefferson OSTs, Morgan</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400"/>
+            <a:endParaRPr sz="1400" b="1" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" u="sng"/>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0"/>
               <a:t>Bill Riggleman:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
-              <a:t> Grant, Hardy, Pendleton, Randolph, Monongalia (centers only), </a:t>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> Barbour, Grant, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Hampshire, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
-              <a:t>Mineral</a:t>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Hardy, Jefferson Centers, Mineral, Pendleton, Preston, Randolph, </a:t>
             </a:r>
-            <a:endParaRPr sz="1400"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Tucker</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="222222"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:schemeClr val="lt1"/>
+              </a:highlight>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Times New Roman"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>April Skidmore</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none">
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>: Doddridge, Pleasants, Wirt, Wood and the OST Registry</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="222222"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:schemeClr val="lt1"/>
+              </a:highlight>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-254000" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p2"/>
+          <p:cNvPr id="217" name="Google Shape;217;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="3987200"/>
             <a:ext cx="8534400" cy="2318400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Gold Team</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Lissa Newton:</a:t>
+              <a:t>April Abraham:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="313131"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Jackson, Kanawha (see below), Cabell, Mason, Lincoln, Wayne, Mingo</a:t>
+              <a:t>Kanawha (see below), Putnam</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="313131"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="313131"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Leann Andrew</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="313131"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>: Braxton, Clay, Fayette, Gilmer, Harrison, Jackson, Kanawha (see below),  Lewis, Nicholas, Pocahontas, Roane, Upshur, Webster </a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="313131"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Times New Roman"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Adora Carey:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> Harrison (1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> center</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>), Kanawha (see below), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="313131"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Upshur (1 center)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Adora Carey:</a:t>
+              <a:t>Tammy Frazer:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
-[...11 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="313131"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Roane, Nicholas, Calhoun, Clay, Braxton</a:t>
+              <a:t> Greenbrier, McDowell, Mercer, Monroe, Raleigh, Summers, Wyoming</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="313131"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Tammy Frazer:</a:t>
+              <a:t>Jessica Hudson:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="313131"/>
                 </a:solidFill>
                 <a:highlight>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:highlight>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>  Fayette, Greenbrier, Raleigh, Monroe, Mercer, McDowell, Wyoming, Logan, Boone, Summers, Webster</a:t>
+              <a:t> Boone, Cabell, Lincoln, Logan, Mason, Mingo, Putnam (1 center), Wayne </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...4 lines deleted...]
-                <a:spcPts val="1200"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...44 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="sng" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-              <a:buFont typeface="Times New Roman"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...33 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p2"/>
+          <p:cNvPr id="218" name="Google Shape;218;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5715000" y="6407150"/>
             <a:ext cx="3276600" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>WVD</a:t>
+              <a:t>WVDoHS</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>oHS</a:t>
+              <a:t>/BFA/ Updated April 2026</a:t>
             </a:r>
-            <a:r>
-[...35 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name="Shape 222"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p3"/>
+          <p:cNvPr id="223" name="Google Shape;223;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2007825" y="150550"/>
             <a:ext cx="4724400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Kanawha County</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p3"/>
+          <p:cNvPr id="224" name="Google Shape;224;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4124425" y="454800"/>
             <a:ext cx="4953000" cy="261600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p3"/>
+          <p:cNvPr id="225" name="Google Shape;225;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2716575"/>
             <a:ext cx="2209800" cy="276900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Times New Roman"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p3"/>
+          <p:cNvPr id="226" name="Google Shape;226;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="954275" y="612250"/>
             <a:ext cx="2554500" cy="800400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p3"/>
+          <p:cNvPr id="227" name="Google Shape;227;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="657900"/>
             <a:ext cx="3320100" cy="1139100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Lissa Newton:</a:t>
+              <a:t>Leann Andrew:</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Hands On</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Little Kids Day Care Center</a:t>
+              <a:t>The Learning Grove Childcare &amp; Preschool</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Maranatha Baptist Church</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p3"/>
+          <p:cNvPr id="228" name="Google Shape;228;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447700" y="612238"/>
             <a:ext cx="4061400" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p3"/>
+          <p:cNvPr id="229" name="Google Shape;229;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447700" y="657900"/>
-            <a:ext cx="4341300" cy="5017800"/>
+            <a:ext cx="4341300" cy="4093398"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Adora Carey</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Bible Center Day Care</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Bream Center for Childhood Development</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Capital High Child Development Center</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Charleston Child Care &amp; Learning Center</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Cross Lanes YMCA</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Fort Hill Child Development Center</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Friendly Faces Daycare</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Gateway Christian Education Center</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>IAWV Elementary School</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Imagination Station 2</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>All OST Programs</a:t>
+              <a:t>KCSCEP OST Programs</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>KCSCEP Summer Camps</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Bream Center for Childhood Development</a:t>
+              <a:t>Kiddie Kollege – Storyland</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Bible Center Day Care</a:t>
+              <a:t>New Beginning Learning Academy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Bible Center Preschool</a:t>
+              <a:t>New Beginning Learning Academy at Dunbar</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>St. Francis of Assisi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>After School Care</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Capitol High Child Development Center</a:t>
+              <a:t>St. Francis of Assisi Preschool</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Charleston Child Care &amp; Learning Center</a:t>
+              <a:t>YMCA of Kanawha Valley Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Cross Lanes Child Care and Learning Center</a:t>
+              <a:t>YWCA Mel Wolf Child Development Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
-[...639 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Zion Child Development Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p3"/>
+          <p:cNvPr id="230" name="Google Shape;230;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="1657525"/>
-            <a:ext cx="3049500" cy="3724800"/>
+            <a:ext cx="3049500" cy="4093398"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>April Abraham</a:t>
+              <a:t>April Abraham:</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Children’s Palace</a:t>
+              <a:t>A Mother’s Touch Child Care &amp; Learning Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Christ Church Preschool – The Growing Place</a:t>
+              <a:t>Children’s Palace</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Country Kids Day Care</a:t>
+              <a:t>Christ Church Preschool – The Growing Place</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Creative Learning Center</a:t>
+              <a:t>Country Kids Day Care</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Discovery Kingdom</a:t>
+              <a:t>Creative Learning Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>First Presbyterian Church Preschool</a:t>
+              <a:t>Discovery Kingdom</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Good Shepherd Child Development Center</a:t>
+              <a:t>First Presbyterian Church Preschool</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Good Shepherd Child Development Center</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buSzPts val="1400"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>The Hill’s Kid Connection Child Care </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Kid City Child Care Center</a:t>
+              <a:t>Kanawha Valley Enrichment Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>A Mother’s Touch Child Care &amp; Learning Center</a:t>
+              <a:t>Kid City Child Care Center</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Momma Bear’s Childcare Inc</a:t>
+              <a:t>Mountaineer Montessori School</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Mountaineer Montessori School</a:t>
+              <a:t>Mountaineer Montessori Toddler Program</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Mountaineer Montessori Toddler Program</a:t>
+              <a:t>Precious Moments </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>WV Early Learning Academy @ the Capitol</a:t>
+              <a:t>Sacred Heart CDC</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>WV National Guard CDC</a:t>
+              <a:t>WV Early Learning Academy @ the Capitol</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Sacred Heart CDC</a:t>
+              <a:t>WV National Guard CDC</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Default Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Default Design">
   <a:themeElements>
     <a:clrScheme name="Default Design 2">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00CC99"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="3333CC"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="000000"/>
@@ -30491,55 +31161,57 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="EDEF00"/>
@@ -30770,34 +31442,89 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>520</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>141</Paragraphs>
+  <Slides>3</Slides>
+  <Notes>3</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Default Design</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Licensing Map Breakdown by County </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>WVDHHR WVDHHR</dc:creator>
+  <dc:creator>Kerns, Kara L</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>